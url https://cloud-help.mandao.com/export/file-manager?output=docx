--- v0 (2026-05-08)
+++ v1 (2026-09-22)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='utf-8'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
     <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 8"/>
         <w:pageBreakBefore w:val="off"/>
       </w:pPr>
       <w:r>
         <w:t>目 录</w:t>
       </w:r>
     </w:p>
@@ -220,140 +220,140 @@
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="7" w:name="Wen_Jian_Guan_Li"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="8" w:name="Wen_Jian_Guan_Li"/>
         <w:t/>
         <w:bookmarkEnd w:id="8"/>
       </w:r>
       <w:r>
         <w:t>文件管理</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>上传与存储：支持多种文件格式上传，兼容文档、图片、视频等，存储安全可靠。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>文件分类：提供文件夹式管理，支持多级目录结构，方便用户按需组织文件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>批量操作：支持批量上传、下载、移动和删除，极大提升操作效率。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="9" w:name="AIDui_Hua_Huo_Qu_Wen_Jian__New"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="10" w:name="AIDui_Hua_Huo_Qu_Wen_Jian__New"/>
         <w:t/>
         <w:bookmarkEnd w:id="10"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">AI对话获取文件 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text1"/>
         </w:rPr>
         <w:t>New</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="2 Block"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>智能对话交互：通过自然语言对话与AI助手交互，用户可直接描述需求（如“查找上周上传的合同文件”），AI将快速定位并返回相关文件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>语义理解：AI支持模糊查询和语义分析，即使描述不够精确，也能准确匹配目标文件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>多语言支持：AI对话支持多种语言，满足全球用户的需求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5943600" cy="2679700"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1" name="m_e20058ae21641a618432735c821ece06_r.png" descr="m_e20058ae21641a618432735c821ece06_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
@@ -389,291 +389,291 @@
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="11" w:name="Biao_Qian_Guan_Li"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="12" w:name="Biao_Qian_Guan_Li"/>
         <w:t/>
         <w:bookmarkEnd w:id="12"/>
       </w:r>
       <w:r>
         <w:t>标签管理</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>自定义标签：用户可为文件添加自定义标签，便于分类和快速定位。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>标签筛选：通过标签快速过滤文件，简化查找流程。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>标签管理面板：直观的标签管理界面，支持批量编辑和删除标签。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="13" w:name="Xia_Zai_Li_Shi_Ji_Lu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="14" w:name="Xia_Zai_Li_Shi_Ji_Lu"/>
         <w:t/>
         <w:bookmarkEnd w:id="14"/>
       </w:r>
       <w:r>
         <w:t>下载历史记录</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>完整记录：自动记录所有文件的下载历史，包括下载时间、用户和文件信息。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>历史查询：支持按时间范围、文件类型或用户筛选下载记录，便于追踪文件使用情况。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>导出功能：可将下载历史导出为CSV或PDF格式，方便审计和报告。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="15" w:name="Gen_Ju_Wen_Jian_Nei_Rong_Cha_Xun"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="16" w:name="Gen_Ju_Wen_Jian_Nei_Rong_Cha_Xun"/>
         <w:t/>
         <w:bookmarkEnd w:id="16"/>
       </w:r>
       <w:r>
         <w:t>根据文件内容查询文件</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>智能搜索：支持全文搜索功能，可根据文件内容关键字快速定位目标文件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>高级筛选：结合文件名、标签、日期等多维度条件进行精准查询。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>搜索历史：保存用户搜索记录，方便重复查询，提高效率。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="17" w:name="Shen_Ji_Mu_Lu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="18" w:name="Shen_Ji_Mu_Lu"/>
         <w:t/>
         <w:bookmarkEnd w:id="18"/>
       </w:r>
       <w:r>
         <w:t>审计目录</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>操作日志：记录所有文件操作（上传、下载、编辑、删除等），确保操作可追溯。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>权限审计：监控用户权限变更，保障系统安全。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>审计报告：支持生成详细的审计报告，便于合规性检查和内部管理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="19" w:name="Yong_Hu_Deng_Lu_Yu_Zhu_Ce"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="20" w:name="Yong_Hu_Deng_Lu_Yu_Zhu_Ce"/>
         <w:t/>
         <w:bookmarkEnd w:id="20"/>
       </w:r>
       <w:r>
         <w:t>用户登录与注册</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>安全认证：支持多因素认证（MFA），确保用户登录安全。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>便捷注册：提供简单快速的注册流程，支持邮箱、手机号等多种注册方式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>角色管理：支持管理员、普通用户等多种角色，灵活分配文件访问权限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="21" w:name="Chan_Pin_You_Shi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="22" w:name="Chan_Pin_You_Shi"/>
         <w:t/>
         <w:bookmarkEnd w:id="22"/>
       </w:r>
       <w:r>
         <w:t>产品优势</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p>
       <w:pPr>
@@ -709,63 +709,63 @@
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="23" w:name="Shi_Yong_Chang_Jing"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="24" w:name="Shi_Yong_Chang_Jing"/>
         <w:t/>
         <w:bookmarkEnd w:id="24"/>
       </w:r>
       <w:r>
         <w:t>适用场景</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>企业用户：适用于需要高效管理合同、项目文档、内部资料的企业。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>个人用户：适合需要整理个人文档、照片或其他数字资产的个体用户。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="25" w:name="Top_of_853_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>产品介绍</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="26" w:name="Chan_Pin_Gai_Shu_He_Xin_Gong_Nen_1"/>
       <w:pPr>
         <w:pStyle w:val="Para 9"/>
       </w:pPr>
       <w:r>
         <w:t/>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
@@ -1396,147 +1396,141 @@
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="51" w:name="Gong_Neng_Xu_Zhi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="52" w:name="Gong_Neng_Xu_Zhi"/>
         <w:t/>
         <w:bookmarkEnd w:id="52"/>
       </w:r>
       <w:r>
         <w:t>功能须知</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>AI 对话开启：点击专属入口进入 AI 助手界面，即刻开启智能文件查询体验。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>多语言支持：兼容中文、英文等多语种交互，满足全球化用户的操作需求。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:pStyle w:val="Para 2"/>
+        <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>精准描述建议：提供明确、具体的需求描述（如文件名、标签、日期等），可大幅提升查询结果的准确性。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="53" w:name="Fang_Shi_Yi__Shi_Yong_Yu_She_Kua"/>
       <w:pPr>
-        <w:pStyle w:val="Heading 2"/>
+        <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="54" w:name="Fang_Shi_Yi__Shi_Yong_Yu_She_Kua"/>
         <w:t/>
         <w:bookmarkEnd w:id="54"/>
       </w:r>
       <w:r>
         <w:t>方式一：使用预设快捷按钮</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>在 AI 助手界面，系统提供 “安全信息”“按标签查找”“CMMI3 认证证书” 等场景化快捷按钮：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>点击目标按钮（如 “CMMI3 认证证书”）；</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>AI 将基于按钮功能，自动筛选并返回相关文件列表；</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>在列表中选择目标文件，即可进行查看或下载操作。</w:t>
-      </w:r>
-[...5 lines deleted...]
-      <w:r>
+        <w:br w:clear="none"/>
         <w:t>示例界面参考：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5943600" cy="5359400"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="3" name="m_dae8c5ea09dc110440dcfebd2e2baef2_r.png" descr="m_dae8c5ea09dc110440dcfebd2e2baef2_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
@@ -1549,94 +1543,94 @@
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="5359400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="55" w:name="Fang_Shi_Er__Zi_Ding_Yi_Xu_Qiu_S"/>
       <w:pPr>
-        <w:pStyle w:val="Heading 2"/>
+        <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="56" w:name="Fang_Shi_Er__Zi_Ding_Yi_Xu_Qiu_S"/>
         <w:t/>
         <w:bookmarkEnd w:id="56"/>
       </w:r>
       <w:r>
         <w:t>方式二：自定义需求输入</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>通过自然语言输入具体查询需求，实现个性化文件检索：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>在对话框输入需求（如 “帮我查询信息安全的文件”）；</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>AI 智能分析请求后，返回匹配的文件列表；</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>点击列表中的文件，可查看详情或执行下载操作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:t>示例界面参考：</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5943600" cy="5346700"/>
@@ -1674,75 +1668,75 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="57" w:name="Zhu_Yi_Shi_Xiang"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="58" w:name="Zhu_Yi_Shi_Xiang"/>
         <w:t/>
         <w:bookmarkEnd w:id="58"/>
       </w:r>
       <w:r>
         <w:t>注意事项</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>描述精度：建议使用具体关键词（如 “2025 年信息安全报告”“财务报表.xlsx”），以确保 AI 快速定位目标文件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>网络环境：保持网络连接稳定，避免因网络波动影响 AI 响应速度和查询结果。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>权限范围：仅可访问您权限范围内的文件，若需扩展访问权限，请联系管理员进行配置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="59" w:name="Top_of_855_html"/>
       <w:pPr>
         <w:pStyle w:val="Heading 1"/>
         <w:pageBreakBefore w:val="on"/>
       </w:pPr>
       <w:r>
         <w:t>文件管理</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="60" w:name="Cha_Kan_Wen_Jian_Lie_Biao_Lie_Bi"/>
       <w:pPr>
         <w:pStyle w:val="Para 9"/>
       </w:pPr>
       <w:r>
         <w:t/>
@@ -1757,87 +1751,87 @@
         <w:t>文件管理是本系统的核心功能，专为AI驱动的MCP（Machine-Centric Platform）服务提供数据文件支撑。用户可上传多种格式文件（如文档、图片），系统自动优化文件结构以适配AI分析和处理需求。通过多级目录管理和批量操作，用户能够高效组织和维护数据，助力AI进行智能查询和数据挖掘。结合标签管理和AI对话功能，文件管理确保数据快速可用，为AI任务提供可靠支持，显著提升工作效率和智能化体验。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="61" w:name="Cha_Kan_Wen_Jian_Lie_Biao"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="62" w:name="Cha_Kan_Wen_Jian_Lie_Biao"/>
         <w:t/>
         <w:bookmarkEnd w:id="62"/>
       </w:r>
       <w:r>
         <w:t>查看文件列表</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>登录后，进入主界面，点击左侧导航栏的“文件列表”。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>系统显示文件的列表，默认按名称排序。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>使用顶部筛选栏按文件名称或标签过滤。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>视图切换：选择“列表视图”或“window视图”以不同方式浏览文件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="63" w:name="Lie_Biao_Cha_Kan"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="64" w:name="Lie_Biao_Cha_Kan"/>
         <w:t/>
         <w:bookmarkEnd w:id="64"/>
       </w:r>
       <w:r>
         <w:t>列表查看</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
@@ -2045,63 +2039,63 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="71" w:name="Wen_Jian_Shang_Chuan"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="72" w:name="Wen_Jian_Shang_Chuan"/>
         <w:t/>
         <w:bookmarkEnd w:id="72"/>
       </w:r>
       <w:r>
         <w:t>文件上传</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>进入文件后，点击右侧的“上传文件”按钮。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>打开上传文件窗口</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="73" w:name="Shang_Chuan"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="74" w:name="Shang_Chuan"/>
         <w:t/>
         <w:bookmarkEnd w:id="74"/>
       </w:r>
       <w:r>
         <w:t>上传</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
     </w:p>
@@ -2137,75 +2131,75 @@
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4343400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>1、可输入上传文件的目录（可填）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>2、选择上传文件的标签（可选）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>3、选择的单个文件，也可以选择文件夹。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="75" w:name="Que_Ren_Shang_Chuan"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="76" w:name="Que_Ren_Shang_Chuan"/>
         <w:t/>
         <w:bookmarkEnd w:id="76"/>
       </w:r>
       <w:r>
         <w:t>确认上传</w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
     </w:p>
@@ -2309,155 +2303,155 @@
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3657600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>1、可更新文件名称</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>2、更新状态</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>3、增减标签</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="79" w:name="Pi_Liang_Biao_Qian"/>
       <w:pPr>
         <w:pStyle w:val="Heading 3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="80" w:name="Pi_Liang_Biao_Qian"/>
         <w:t/>
         <w:bookmarkEnd w:id="80"/>
       </w:r>
       <w:r>
         <w:t>批量标签</w:t>
       </w:r>
       <w:bookmarkEnd w:id="79"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
-[...1 lines deleted...]
-        <w:pStyle w:val="Para 2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>选择文件</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5943600" cy="3365500"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:docPr id="11" name="m_0b754cac2e18e3e2ca37c2fd827b2d5f_r.png" descr="m_0b754cac2e18e3e2ca37c2fd827b2d5f_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_0b754cac2e18e3e2ca37c2fd827b2d5f_r.png" descr="m_0b754cac2e18e3e2ca37c2fd827b2d5f_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3365500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
-[...1 lines deleted...]
-        <w:pStyle w:val="Para 2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:pStyle w:val="Para 3"/>
       </w:pPr>
       <w:r>
         <w:t>选择操作（可添加、更新、删除）</w:t>
         <w:br w:clear="none"/>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5943600" cy="3594100"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:docPr id="12" name="m_5d9353df18d94a8b67705adaa3ece227_r.png" descr="m_5d9353df18d94a8b67705adaa3ece227_r.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="m_5d9353df18d94a8b67705adaa3ece227_r.png" descr="m_5d9353df18d94a8b67705adaa3ece227_r.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
@@ -2669,75 +2663,75 @@
       </w:r>
       <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="89" w:name="Cha_Kan_Biao_Qian_Lie_Biao"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="90" w:name="Cha_Kan_Biao_Qian_Lie_Biao"/>
         <w:t/>
         <w:bookmarkEnd w:id="90"/>
       </w:r>
       <w:r>
         <w:t>查看标签列表</w:t>
       </w:r>
       <w:bookmarkEnd w:id="89"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>登录后，进入主界面，点击左侧导航栏的“标签列表”。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>系统显示标签列表，默认按名称排序。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>使用顶部筛选栏按文件名称过滤。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5943600" cy="6172200"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="15" name="m_986bd8d68260c76e40f7adc601f376a3_r.png" descr="m_986bd8d68260c76e40f7adc601f376a3_r.png"/>
@@ -2773,81 +2767,81 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="91" w:name="Zeng_Jia"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="92" w:name="Zeng_Jia"/>
         <w:t/>
         <w:bookmarkEnd w:id="92"/>
       </w:r>
       <w:r>
         <w:t>增加</w:t>
       </w:r>
       <w:bookmarkEnd w:id="91"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>填写标签名称</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>默认状态</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>启用</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>填写描述</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5943600" cy="4749800"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="16" name="m_a46526359f864362ca956f6767fa2d99_r.png" descr="m_a46526359f864362ca956f6767fa2d99_r.png"/>
@@ -2883,81 +2877,81 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="93" w:name="Bian_Ji"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="94" w:name="Bian_Ji"/>
         <w:t/>
         <w:bookmarkEnd w:id="94"/>
       </w:r>
       <w:r>
         <w:t>编辑</w:t>
       </w:r>
       <w:bookmarkEnd w:id="93"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>填写标签名称</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>默认状态</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text0"/>
         </w:rPr>
         <w:t>启用</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>填写描述</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5943600" cy="4749800"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="17" name="m_214541f2ca3b8cb69ecd2945310ab458_r.png" descr="m_214541f2ca3b8cb69ecd2945310ab458_r.png"/>
@@ -3099,63 +3093,63 @@
       </w:r>
       <w:bookmarkEnd w:id="98"/>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="99" w:name="Cha_Kan_Shen_Ji_Ri_Zhi"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="100" w:name="Cha_Kan_Shen_Ji_Ri_Zhi"/>
         <w:t/>
         <w:bookmarkEnd w:id="100"/>
       </w:r>
       <w:r>
         <w:t>查看审计日志</w:t>
       </w:r>
       <w:bookmarkEnd w:id="99"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>登录后，进入主界面，点击左侧导航栏的“操作日志”。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>使用顶部筛选栏按操作过滤。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Para 1"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distL="0" distR="0" distT="0" distB="0" simplePos="0" relativeHeight="1" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="5943600" cy="7937500"/>
             <wp:effectExtent l="0" r="0" t="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="19" name="m_6eed848d5790f97b1369ef75177a3af8_r.png" descr="m_6eed848d5790f97b1369ef75177a3af8_r.png"/>
@@ -3191,51 +3185,51 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:bookmarkStart w:id="101" w:name="Dao_Chu"/>
       <w:pPr>
         <w:pStyle w:val="Heading 2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Text2"/>
         </w:rPr>
         <w:bookmarkStart w:id="102" w:name="Dao_Chu"/>
         <w:t/>
         <w:bookmarkEnd w:id="102"/>
       </w:r>
       <w:r>
         <w:t>导出</w:t>
       </w:r>
       <w:bookmarkEnd w:id="101"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t>可选择当前查询的审计进行导出操作。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:left="1440" w:top="1440" w:right="1440" w:bottom="1440"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="-apple-system"/>
   <w:font w:name="Cambria"/>
   <w:font w:name="Helvetica Neue"/>
   <w:font w:name="YaHei Consolas Hybrid"/>
 </w:fonts>
 </file>
@@ -3507,62 +3501,50 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...10 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 19"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -3699,50 +3681,66 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 29"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:name w:val="List 30"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:hanging="360" w:left="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:name w:val="List 31"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:hanging="360" w:left="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
@@ -3802,50 +3800,53 @@
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="29"/>
   </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="zh" w:eastAsia="zh" w:bidi="zh"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:styleId="Normal" w:type="paragraph" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="atLeast"/>
@@ -3879,95 +3880,95 @@
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="230" w:line="360" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="" w:color=""/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Para 2" w:type="paragraph">
-    <w:name w:val="Para 2"/>
+  <w:style w:styleId="Heading 3" w:type="paragraph">
+    <w:name w:val="Heading 3"/>
+    <w:qFormat/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:beforeLines="100" w:after="230" w:line="386" w:lineRule="atLeast"/>
+      <w:pBdr>
+        <w:top w:space="13"/>
+      </w:pBdr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:b w:val="on"/>
+      <w:bCs w:val="on"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Para 3" w:type="paragraph">
+    <w:name w:val="Para 3"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="230" w:after="230"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="" w:color=""/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
-    </w:rPr>
-[...17 lines deleted...]
-      <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Heading 2" w:type="paragraph">
     <w:name w:val="Heading 2"/>
     <w:qFormat/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:beforeLines="100" w:after="230" w:line="408" w:lineRule="atLeast"/>
       <w:pBdr>
         <w:top w:space="17"/>
         <w:bottom w:space="3"/>
       </w:pBdr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica Neue" w:cs="Helvetica Neue" w:eastAsia="Helvetica Neue" w:hAnsi="Helvetica Neue"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="on"/>
       <w:bCs w:val="on"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Para 5" w:type="paragraph">
     <w:name w:val="Para 5"/>
     <w:qFormat/>
@@ -4043,53 +4044,53 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="-apple-system" w:cs="-apple-system" w:eastAsia="-apple-system" w:hAnsi="-apple-system"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:b w:val="off"/>
       <w:bCs w:val="off"/>
       <w:i w:val="off"/>
       <w:iCs w:val="off"/>
       <w:color w:val="24292E"/>
       <w:shd w:fill="auto"/>
       <w:u w:val="" w:color=""/>
       <w:dstrike w:val="off"/>
       <w:strike w:val="off"/>
       <w:caps w:val="off"/>
       <w:smallCaps w:val="off"/>
       <w:shadow w:val="off"/>
       <w:spacing w:val="0"/>
       <w:vertAlign w:val="baseline"/>
       <w:bdr w:space="0" w:sz="0" w:val="none" w:color="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text0" w:type="character">
     <w:name w:val="0 Text"/>
     <w:rPr>
-      <w:rFonts w:ascii="YaHei Consolas Hybrid" w:cs="YaHei Consolas Hybrid" w:hAnsi="YaHei Consolas Hybrid" w:eastAsia="YaHei Consolas Hybrid"/>
+      <w:rFonts w:eastAsia="YaHei Consolas Hybrid" w:ascii="YaHei Consolas Hybrid" w:cs="YaHei Consolas Hybrid" w:hAnsi="YaHei Consolas Hybrid"/>
       <w:shd w:fill="000000"/>
-      <w:bdr w:color="DDDDDD" w:space="2" w:val="single" w:sz="5"/>
+      <w:bdr w:sz="5" w:space="2" w:color="DDDDDD" w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text1" w:type="character">
     <w:name w:val="1 Text"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:color w:val="FF0000"/>
       <w:bdr w:space="1"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="Text2" w:type="character">
     <w:name w:val="2 Text"/>
     <w:rPr>
       <w:color w:val="0D6EFD"/>
     </w:rPr>
   </w:style>
   <w:style w:styleId="0 Block" w:type="paragraph">
     <w:name w:val="0 Block"/>
     <w:pPr>
       <w:spacing w:line="324" w:lineRule="atLeast"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:styleId="1 Block" w:type="paragraph">